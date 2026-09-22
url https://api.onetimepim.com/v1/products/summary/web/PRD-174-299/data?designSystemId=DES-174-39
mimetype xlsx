--- v0 (2026-07-26)
+++ v1 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1149677e483f4d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/968ddf0267ad48e4992a0360ea9636fd.psmdcp" Id="R24b0e1281af54a20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b34e6421694ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/403b735adcf442f3b61d01ba8767c7c1.psmdcp" Id="R7beabdaf80de4ff7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identifier</x:t>
   </x:si>
   <x:si>
     <x:t>Face image</x:t>
   </x:si>
   <x:si>
@@ -54,51 +54,51 @@
   <x:si>
     <x:t xml:space="preserve">Fire Rating </x:t>
   </x:si>
   <x:si>
     <x:t>Assessed Maximum Panel Sizes</x:t>
   </x:si>
   <x:si>
     <x:t>Size range: Minimum to maximum (H × W mm). Fire Rated Panels: See assessed maximum panel sizes for allowable increases.</x:t>
   </x:si>
   <x:si>
     <x:t>Smoke Tested</x:t>
   </x:si>
   <x:si>
     <x:t>Airtightness Tested</x:t>
   </x:si>
   <x:si>
     <x:t>Acoustic Tested</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Corrosion class C1, C2, C3, C4 </x:t>
   </x:si>
   <x:si>
     <x:t>Important Safety Notice</x:t>
   </x:si>
   <x:si>
-    <x:t>Wall Types</x:t>
+    <x:t>General Wall Types</x:t>
   </x:si>
   <x:si>
     <x:t>Ceiling Types</x:t>
   </x:si>
   <x:si>
     <x:t>Structural Opening Size</x:t>
   </x:si>
   <x:si>
     <x:t>Panel Size Formula H x Wmm</x:t>
   </x:si>
   <x:si>
     <x:t>Clear opening size through the installed panel with the door leaf open at 90 degrees</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Category</x:t>
   </x:si>
   <x:si>
     <x:t>Product Design Category</x:t>
   </x:si>
   <x:si>
     <x:t>Ironmongery Details</x:t>
   </x:si>
   <x:si>
     <x:t>Lock Security Level</x:t>
   </x:si>