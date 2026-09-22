--- v0 (2026-07-27)
+++ v1 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccef0c9ac12b4c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d9ba31504b44d22abc39caa694c6a0e.psmdcp" Id="Rda8679c12e1942af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bb6f3791f2c423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e09d9b11b7e646ce9996cbed4fce9276.psmdcp" Id="R4a2350f414b84abf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identifier</x:t>
   </x:si>
   <x:si>
     <x:t>Face image</x:t>
   </x:si>
   <x:si>
@@ -48,53 +48,50 @@
   <x:si>
     <x:t>Width Range</x:t>
   </x:si>
   <x:si>
     <x:t>Wall or Ceiling or Both (Dual)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Fire Rating </x:t>
   </x:si>
   <x:si>
     <x:t>Smoke Tested</x:t>
   </x:si>
   <x:si>
     <x:t>Airtightness Tested</x:t>
   </x:si>
   <x:si>
     <x:t>Acoustic Tested</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Corrosion class C1, C2, C3, C4 </x:t>
   </x:si>
   <x:si>
     <x:t>Important Safety Notice</x:t>
   </x:si>
   <x:si>
-    <x:t>Wall Types</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Ceiling Types</x:t>
   </x:si>
   <x:si>
     <x:t>Structural Opening Size</x:t>
   </x:si>
   <x:si>
     <x:t>Panel Size Formula H x Wmm</x:t>
   </x:si>
   <x:si>
     <x:t>Clear opening size through the installed panel with the door leaf open at 90 degrees</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Category</x:t>
   </x:si>
   <x:si>
     <x:t>Product Design Category</x:t>
   </x:si>
   <x:si>
     <x:t>Ironmongery Details</x:t>
   </x:si>
   <x:si>
     <x:t>Lock Security Level</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Frame Architrave Width (e.g. Picture / Beaded Frame) </x:t>
@@ -127,63 +124,60 @@
     <x:t>FF/000/MD/BF/FL</x:t>
   </x:si>
   <x:si>
     <x:t>https://images.onetimepim.com/acc-174/images/ff-000-md-bf-fl_face_yy66si.png?twic=v1/inside=300x300</x:t>
   </x:si>
   <x:si>
     <x:t>Metal Faced Dual Purpose Access Panel, Supplied with the Patented FlipFix Fitting Device, Non fire rated, Metal Door, Beaded Frame, Flush Lock, Single Door Unit, Powder Coated RAL 9010 30% Gloss.
 Get your panel installed in as little as 5 minutes. Just flip and fix. Say goodbye to wood, screws and glue!</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 100 - 600 mm</x:t>
   </x:si>
   <x:si>
     <x:t>Dual</x:t>
   </x:si>
   <x:si>
     <x:t>No Rating</x:t>
   </x:si>
   <x:si>
     <x:t>C1 - Very Low: Exterior: Not suitable for outdoor use.  Interior: Heated buildings with clean atmospheres, e.g. offices, shops, schools, hotels.</x:t>
   </x:si>
   <x:si>
     <x:t>FlipFix access panels are for inspection purposes only. They should not be climbed through &amp; used to support body weight.</x:t>
   </x:si>
   <x:si>
-    <x:t>Plasterboard clad partitions</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Plasterboard clad ceilings</x:t>
   </x:si>
   <x:si>
     <x:t>Panel Height Size + 5mm x Panel Width Size + 5mm</x:t>
   </x:si>
   <x:si>
     <x:t>Overall Back of Frame Size</x:t>
   </x:si>
   <x:si>
-    <x:t>Panel Height - 30mm x Panel Width - 50mm,Panel Height - 50mm x Panel Width - 50mm</x:t>
+    <x:t>Panel Height - 30mm x Panel Width - 50mm</x:t>
   </x:si>
   <x:si>
     <x:t>Mid Range</x:t>
   </x:si>
   <x:si>
     <x:t>Standard Product</x:t>
   </x:si>
   <x:si>
     <x:t>[Plastic FlipFix Flush Lock, manufactured from Nylon (PA6)],[Screw Pin Hinge, manufactured from Bright Zinc Plated (BZP) steel],Plastic FlipFix fixing device manufactured from Nylon (PA) + 30% fibreglass</x:t>
   </x:si>
   <x:si>
     <x:t>Grade 1 – Low Security</x:t>
   </x:si>
   <x:si>
     <x:t>25mm</x:t>
   </x:si>
   <x:si>
     <x:t>0.9mm</x:t>
   </x:si>
   <x:si>
     <x:t>Frame: Zintec Steel to BS EN 10152 : 2017 DC01 + ZE 25/25,Door Leaf: Zintec Steel to BS EN 10152 : 2017 DC01 + ZE 25/25</x:t>
   </x:si>
   <x:si>
     <x:t>53mm</x:t>
   </x:si>
@@ -576,63 +570,63 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:AD2"/>
+  <x:dimension ref="A1:AC2"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="31" max="16384" width="9.140625" style="1" customWidth="1"/>
+    <x:col min="30" max="16384" width="9.140625" style="1" customWidth="1"/>
     <x:col min="1" max="1" width="9.140625" style="1" customWidth="1"/>
     <x:col min="2" max="2" width="20.710625" style="1" customWidth="1"/>
-    <x:col min="3" max="30" width="9.140625" style="1" customWidth="1"/>
+    <x:col min="3" max="29" width="9.140625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:30">
+    <x:row r="1" spans="1:29">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
@@ -676,144 +670,138 @@
       </x:c>
       <x:c r="V1" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="W1" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="X1" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Y1" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Z1" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="AA1" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="AB1" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="AC1" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="AD1" s="2" t="s">
+    </x:row>
+    <x:row r="2" spans="1:29" ht="60" customHeight="1">
+      <x:c r="A2" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A2" s="2" t="s">
+      <x:c r="B2" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="C2" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="C2" s="2" t="s">
+      <x:c r="D2" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="D2" s="2" t="s">
+      <x:c r="E2" s="2" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="F2" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="E2" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="F2" s="2" t="s">
+      <x:c r="G2" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="G2" s="2" t="s">
+      <x:c r="H2" s="2" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I2" s="2" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="J2" s="2" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="K2" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="H2" s="2" t="s">
-[...8 lines deleted...]
-      <x:c r="K2" s="2" t="s">
+      <x:c r="L2" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="L2" s="2" t="s">
+      <x:c r="M2" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="M2" s="2" t="s">
+      <x:c r="N2" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="N2" s="2" t="s">
+      <x:c r="O2" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="O2" s="2" t="s">
+      <x:c r="P2" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="P2" s="2" t="s">
+      <x:c r="Q2" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="Q2" s="2" t="s">
+      <x:c r="R2" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="R2" s="2" t="s">
+      <x:c r="S2" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="S2" s="2" t="s">
+      <x:c r="T2" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="T2" s="2" t="s">
+      <x:c r="U2" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="U2" s="2" t="s">
+      <x:c r="V2" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="V2" s="2" t="s">
+      <x:c r="W2" s="2" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="X2" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="W2" s="2" t="s">
+      <x:c r="Y2" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="X2" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="Y2" s="2" t="s">
+      <x:c r="Z2" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="Z2" s="2" t="s">
+      <x:c r="AA2" s="2" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="AB2" s="2" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="AC2" s="2" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>