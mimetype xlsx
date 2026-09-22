--- v0 (2026-07-27)
+++ v1 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra65928104dad48ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7132fe9b7d1e4dc09d6c56ad1298e523.psmdcp" Id="R66b67b258ac848c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b03a2b028d94e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c5415ae5e5a438888704370a1566310.psmdcp" Id="R4bafd49d5506470f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identifier</x:t>
   </x:si>
   <x:si>
     <x:t>Face image</x:t>
   </x:si>
   <x:si>
@@ -154,51 +154,51 @@
   <x:si>
     <x:t>Integrity (E)</x:t>
   </x:si>
   <x:si>
     <x:t>Wall application Face (Room Side / opening towards the fire risk side) ,Ceiling application Face (Room Side / opening down towards the fire risk side)</x:t>
   </x:si>
   <x:si>
     <x:t>600x600mm</x:t>
   </x:si>
   <x:si>
     <x:t>No increase permitted</x:t>
   </x:si>
   <x:si>
     <x:t>No Rating</x:t>
   </x:si>
   <x:si>
     <x:t>FlipFix access panels are for inspection purposes only. They should not be climbed through &amp; used to support body weight.</x:t>
   </x:si>
   <x:si>
     <x:t>Panel Height Size + 5mm x Panel Width Size + 5mm</x:t>
   </x:si>
   <x:si>
     <x:t>Overall Back of Frame Size</x:t>
   </x:si>
   <x:si>
-    <x:t>Panel Height - 30mm x Panel Width - 50mm,Panel Height - 50mm x Panel Width - 50mm</x:t>
+    <x:t>Panel Height - 30mm x Panel Width - 50mm</x:t>
   </x:si>
   <x:si>
     <x:t>Mid Range</x:t>
   </x:si>
   <x:si>
     <x:t>Standard Product</x:t>
   </x:si>
   <x:si>
     <x:t>[Steel FlipFix Flush Lock, Bright zinc plated Mild Steel with Plastic Fire Retardant Insert],Standard budget lock manufactured from Bright zinc plated mild steel,[Screw Pin Hinge, manufactured from Bright Zinc Plated (BZP) steel],[Steel FlipFix fixing device, manufactured from Hot Galvanised Dipped Forged Steel]</x:t>
   </x:si>
   <x:si>
     <x:t>Grade 1 – Low Security</x:t>
   </x:si>
   <x:si>
     <x:t>25mm</x:t>
   </x:si>
   <x:si>
     <x:t>0.9mm</x:t>
   </x:si>
   <x:si>
     <x:t>Frame: Zintec Steel to BS EN 10152 : 2017 DC01 + ZE 25/25,Door Leaf: Zintec Steel to BS EN 10152 : 2017 DC01 + ZE 25/25</x:t>
   </x:si>
   <x:si>
     <x:t>53mm</x:t>
   </x:si>