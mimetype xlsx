--- v0 (2026-07-27)
+++ v1 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b13dc65fa34c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a81d7bcfaa0c4940b252264162281b67.psmdcp" Id="Ra6c667f121044f58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0b25aa1ff5342be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c6d1d8ae5784fa7a66ed7fd57d0d2dc.psmdcp" Id="Rce949be9cce24605" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identifier</x:t>
   </x:si>
   <x:si>
     <x:t>Face image</x:t>
   </x:si>
   <x:si>
@@ -63,53 +63,50 @@
   <x:si>
     <x:t>Fire Tested Side</x:t>
   </x:si>
   <x:si>
     <x:t>Fire Tested Size H x W mm</x:t>
   </x:si>
   <x:si>
     <x:t>Assessed Maximum Panel Sizes</x:t>
   </x:si>
   <x:si>
     <x:t>Size range: Minimum to maximum (H × W mm). Fire Rated Panels: See assessed maximum panel sizes for allowable increases.</x:t>
   </x:si>
   <x:si>
     <x:t>Smoke Test Standard</x:t>
   </x:si>
   <x:si>
     <x:t>Airtightness Tested</x:t>
   </x:si>
   <x:si>
     <x:t>Acoustic Tested</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Corrosion class C1, C2, C3, C4 </x:t>
   </x:si>
   <x:si>
-    <x:t>Wall Types</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Ceiling Types</x:t>
   </x:si>
   <x:si>
     <x:t>Structural Opening Size</x:t>
   </x:si>
   <x:si>
     <x:t>Panel Size Formula H x Wmm</x:t>
   </x:si>
   <x:si>
     <x:t>Clear opening size through the installed panel with the door leaf open at 90 degrees</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Category</x:t>
   </x:si>
   <x:si>
     <x:t>Product Design Category</x:t>
   </x:si>
   <x:si>
     <x:t>Ironmongery Details</x:t>
   </x:si>
   <x:si>
     <x:t>Lock Security Level</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Frame Architrave Width (e.g. Picture / Beaded Frame) </x:t>
@@ -157,53 +154,50 @@
     <x:t>BS EN 1634-1: 2014+A1:2018</x:t>
   </x:si>
   <x:si>
     <x:t>Integrity (E)</x:t>
   </x:si>
   <x:si>
     <x:t>Wall application Both Sides (Bidirectional / opening in either direction with respect to the fire risk side)</x:t>
   </x:si>
   <x:si>
     <x:t>2400x900mm</x:t>
   </x:si>
   <x:si>
     <x:t>Up to 15% increase in height, 15% width and up to 20% area.</x:t>
   </x:si>
   <x:si>
     <x:t>300x300mm up to 2400x900mm</x:t>
   </x:si>
   <x:si>
     <x:t>BS EN 1634-3: 2004</x:t>
   </x:si>
   <x:si>
     <x:t>No Rating</x:t>
   </x:si>
   <x:si>
     <x:t>C1 - Very Low: Exterior: Not suitable for outdoor use.  Interior: Heated buildings with clean atmospheres, e.g. offices, shops, schools, hotels.</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>[Other rated wall constructions, not listed below, may also be acceptable, subject to expert advice from a qualified fire consultant],Plasterboard clad timber stud partitions (exposed studs are not covered),Plasterboard clad steel stud partitions (exposed studs are not covered),[For flexible wall types: The aperture must be lined with either 1No, 2No or 3No. layer(s) of 12.5mm or 15mm thick Type F plasterboard (EN520).],Masonry constructions (wall thickness and overall density must be equal to or greater than 140mm thick and 850 kg/m3).,Concrete walls (excluding no fines concrete) (wall thickness and overall density must be equal to or greater than 140mm thick and 850 kg/m3).,For rigid wall types: : It is optionally permitted for  the structural opening to be lined with up to 3No. layer(s) of 12.5mm or 15mm thick Type F ,Facing boards to the walls must be mechanically fixed with steel fixings at a minimum of 300mm centres,[Knauf Shaftwall: J-channel, deep flange U-channel, CT stud, 100mm Rocksilk RS60, 3×15mm Fire Panel, 1×19mm Coreboard],Knauf Shaftwall: The aperture must be lined out with 3no layers of 15mm thick Knauf Fire Panel plasterboard.,Rigid Plinth: 75–250mm high above finished floor level. Located at the base of the structural opening; other sides use flexible wall construction</x:t>
   </x:si>
   <x:si>
     <x:t>Not Suitable for a Ceiling Application</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Panel Height Size + 7mm x Panel Width Size + 7mm </x:t>
   </x:si>
   <x:si>
     <x:t>Inside Frame Size</x:t>
   </x:si>
   <x:si>
     <x:t>Panel Height - 50mm x Panel Width - 100mm</x:t>
   </x:si>
   <x:si>
     <x:t>Premium Range</x:t>
   </x:si>
   <x:si>
     <x:t>Standard Product</x:t>
   </x:si>
   <x:si>
     <x:t>3 Point Locking System. Bright Zinc Plated Mild Steel,Fast Fit Spring Pin Pivot Hinge manufactured from electroplated steel</x:t>
   </x:si>
   <x:si>
     <x:t>Grade 1 – Low Security</x:t>
   </x:si>
@@ -611,63 +605,63 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:AG2"/>
+  <x:dimension ref="A1:AF2"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="34" max="16384" width="9.140625" style="1" customWidth="1"/>
+    <x:col min="33" max="16384" width="9.140625" style="1" customWidth="1"/>
     <x:col min="1" max="1" width="9.140625" style="1" customWidth="1"/>
     <x:col min="2" max="2" width="20.710625" style="1" customWidth="1"/>
-    <x:col min="3" max="33" width="9.140625" style="1" customWidth="1"/>
+    <x:col min="3" max="32" width="9.140625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:33">
+    <x:row r="1" spans="1:32">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
@@ -720,153 +714,147 @@
       </x:c>
       <x:c r="Y1" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Z1" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="AA1" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="AB1" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="AC1" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="AD1" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="AE1" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="AF1" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="AG1" s="2" t="s">
+    </x:row>
+    <x:row r="2" spans="1:32" ht="60" customHeight="1">
+      <x:c r="A2" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A2" s="2" t="s">
+      <x:c r="B2" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="B2" s="2" t="s">
+      <x:c r="C2" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="C2" s="2" t="s">
+      <x:c r="D2" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="D2" s="2" t="s">
+      <x:c r="E2" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="E2" s="2" t="s">
+      <x:c r="F2" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="F2" s="2" t="s">
+      <x:c r="G2" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="G2" s="2" t="s">
+      <x:c r="H2" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="H2" s="2" t="s">
+      <x:c r="I2" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="I2" s="2" t="s">
+      <x:c r="J2" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="J2" s="2" t="s">
+      <x:c r="K2" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="K2" s="2" t="s">
+      <x:c r="L2" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="L2" s="2" t="s">
+      <x:c r="M2" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="M2" s="2" t="s">
+      <x:c r="N2" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="N2" s="2" t="s">
+      <x:c r="O2" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="O2" s="2" t="s">
+      <x:c r="P2" s="2" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="Q2" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="P2" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="Q2" s="2" t="s">
+      <x:c r="R2" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="R2" s="2" t="s">
+      <x:c r="S2" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="S2" s="2" t="s">
+      <x:c r="T2" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="T2" s="2" t="s">
+      <x:c r="U2" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="U2" s="2" t="s">
+      <x:c r="V2" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="V2" s="2" t="s">
+      <x:c r="W2" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="W2" s="2" t="s">
+      <x:c r="X2" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="X2" s="2" t="s">
+      <x:c r="Y2" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="Y2" s="2" t="s">
+      <x:c r="Z2" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="Z2" s="2" t="s">
+      <x:c r="AA2" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="AA2" s="2" t="s">
+      <x:c r="AB2" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="AB2" s="2" t="s">
+      <x:c r="AC2" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="AC2" s="2" t="s">
+      <x:c r="AD2" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="AD2" s="2" t="s">
+      <x:c r="AE2" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="AE2" s="2" t="s">
+      <x:c r="AF2" s="2" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>